--- v0 (2026-05-30)
+++ v1 (2026-07-02)
@@ -371,51 +371,51 @@
   <si>
     <t>#88 Louis Cannon - TE</t>
   </si>
   <si>
     <t>#89 Brian Palm - WR</t>
   </si>
   <si>
     <t>#11 Antonio Quillen - WR</t>
   </si>
   <si>
     <t>#81 Christopher Gonzalez - WR</t>
   </si>
   <si>
     <t>#71 Richard McGinn - LT</t>
   </si>
   <si>
     <t>#67 James Salazar - RT</t>
   </si>
   <si>
     <t>#63 Brandon Chapman - C</t>
   </si>
   <si>
     <t>#50 Mickey Holley - RG</t>
   </si>
   <si>
-    <t>#51 Robert Gagnon - RT</t>
+    <t>#55 Robert Gagnon - RT</t>
   </si>
   <si>
     <t>#72 Richard Adams - DT</t>
   </si>
   <si>
     <t>#94 James Wittig - DT</t>
   </si>
   <si>
     <t>#75 Timothy Hering - RDE</t>
   </si>
   <si>
     <t>#97 Arthur Mikel - RDE</t>
   </si>
   <si>
     <t>#96 Frank Harvey - MLB</t>
   </si>
   <si>
     <t>#92 Christopher Otto - WLB</t>
   </si>
   <si>
     <t>#27 Manuel Granberry - CB</t>
   </si>
   <si>
     <t>#44 Werner Clifton - CB</t>
   </si>