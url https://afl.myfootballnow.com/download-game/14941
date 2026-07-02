--- v0 (2026-05-30)
+++ v1 (2026-07-02)
@@ -404,51 +404,51 @@
   <si>
     <t>#57 James Napper - DT</t>
   </si>
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#98 Matthew Johnson - SLB</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#35 Donald Wehner - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>Can 30</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-6-Can 30 (14:11) 5-John Murphy pass complete to 11-Eric Strong for 70 yards. TOUCHDOWN! 11-Eric Strong made a great move on the CB. Can 6 APG 0</t>
   </si>
   <si>
     <t>#56 Todd Navarette - MLB</t>
   </si>
   <si>
     <t>14:01</t>
   </si>
   <si>
     <t>APG 15</t>
   </si>