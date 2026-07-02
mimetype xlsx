--- v0 (2026-05-30)
+++ v1 (2026-07-02)
@@ -359,51 +359,51 @@
   <si>
     <t>1-10-HOU 25 (15:00) 15-Willis Rivera pass Pass knocked down by 45-Andrew Yearby. incomplete, intended for 35-Billy Denny. HOU 70-James Burney was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#15 Willis Rivera - QB</t>
   </si>
   <si>
     <t>#35 Billy Denny - RB</t>
   </si>
   <si>
     <t>#86 Ronald Mejorado - TE</t>
   </si>
   <si>
     <t>#87 Brett Newcomb - WR</t>
   </si>
   <si>
     <t>#12 Francisco Vasquez - WR</t>
   </si>
   <si>
     <t>#70 James Burney - LT</t>
   </si>
   <si>
     <t>#73 Angel Lopez - LG</t>
   </si>
   <si>
-    <t>#68 Kevin Johns - C</t>
+    <t>#52 Kevin Johns - C</t>
   </si>
   <si>
     <t>#63 Joel Gray - RG</t>
   </si>
   <si>
     <t>#61 Reginald Trautman - RT</t>
   </si>
   <si>
     <t>#90 Rickey Kellems - LDE</t>
   </si>
   <si>
     <t>#92 Gary Diaz - DT</t>
   </si>
   <si>
     <t>#98 Charles Briggs - LDE</t>
   </si>
   <si>
     <t>#99 Anthony Myers - RDE</t>
   </si>
   <si>
     <t>#98 Sammy Hawkeye - SLB</t>
   </si>
   <si>
     <t>#94 Kenneth Harrington - MLB</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>#31 Luis Barron - RB</t>
   </si>
   <si>
     <t>#60 Scott Parkman - RG</t>
   </si>
   <si>
     <t>#93 Jim Montford - MLB</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-10-HOU 25 (14:54) 15-Willis Rivera pass complete to 35-Billy Denny to HOU 24 for -1 yards. Tackle by 42-Roger Ashley. 35-Billy Denny made a great move on the CB.</t>
   </si>
   <si>
     <t>#54 Thomas Tyler - SLB</t>
   </si>
   <si>
     <t>#44 John Strickland - CB</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>#43 Larry McLean - CB</t>
   </si>
   <si>
     <t>#42 Brian Hawk - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>HOU 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-HOU 24 (14:21) 10-Michael Ayers punts 49 yards to DAK 27. Fair Catch by 14-Noble Burdette.</t>
   </si>
   <si>
     <t>#10 Michael Ayers - P</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>DAK 27</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-DAK 27 (14:15) 18-Alan Rush pass complete to 36-Charles Seibert to DAK 40 for 13 yards. Tackle by 49-Napoleon Sistrunk.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#36 Charles Seibert - RB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#60 Peter Vincent - LT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#51 Elliot Smith - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#53 Bobby Bartlett - RT</t>
   </si>
   <si>
     <t>#61 Paul Dejesus - DT</t>
   </si>
   <si>
     <t>#69 Michael Carswell - RDE</t>
   </si>