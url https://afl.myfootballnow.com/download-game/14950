--- v0 (2026-05-30)
+++ v1 (2026-07-02)
@@ -491,51 +491,51 @@
   <si>
     <t>AFP 16</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-AFP 16 (12:51) 42-Stephen Leatherwood ran to AFP 16 for a short loss. Tackle by 47-Earnest Ferrari.</t>
   </si>
   <si>
     <t>#8 James Myer - QB</t>
   </si>
   <si>
     <t>#47 Brandon Madore - RB</t>
   </si>
   <si>
     <t>#48 Tod Yates - FB</t>
   </si>
   <si>
     <t>#80 Marshall Weber - TE</t>
   </si>
   <si>
-    <t>#86 John Shoffner - TE</t>
+    <t>#85 John Shoffner - TE</t>
   </si>
   <si>
     <t>#76 Howard Pursel - LT</t>
   </si>
   <si>
     <t>#70 Nathaniel Richardson - RG</t>
   </si>
   <si>
     <t>#67 Jeff Francis - C</t>
   </si>
   <si>
     <t>#76 John Murph - RG</t>
   </si>
   <si>
     <t>#72 Steve Nelson - RT</t>
   </si>
   <si>
     <t>#27 Jeremy Isbell - CB</t>
   </si>
   <si>
     <t>#42 William Carr - FS</t>
   </si>
   <si>
     <t>#34 Kevin Campbell - SS</t>
   </si>