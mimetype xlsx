--- v0 (2026-05-30)
+++ v1 (2026-07-02)
@@ -701,51 +701,51 @@
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>BOI 2</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-2-BOI 2 (7:55) 6-Norman Cheshire pass complete to 34-Edward Blandford for 2 yards. TOUCHDOWN! BOI 3 PLL 6</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>BOI 15</t>
   </si>
   <si>
     <t>(7:52) Extra point GOOD by 9-Mitchell Feather. BOI 3 PLL 7</t>
   </si>
   <si>
-    <t>#91 David Cruz - MLB</t>
+    <t>#91 David Cruz - SLB</t>
   </si>
   <si>
     <t>(7:52) 9-Mitchell Feather kicks 74 yards from PLL 35 to BOI -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BOI 25 (7:52) 5-Jamal Brown pass complete to 88-Perry Cotton to BOI 32 for 7 yards. Tackle by 43-Nathan Allen. Great move by 88-Perry Cotton to get free of his coverage.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>2-3-BOI 32 (7:15) 26-Michael Maldonado ran to BOI 36 for 4 yards. Tackle by 33-Steven Mason.</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
@@ -1646,51 +1646,51 @@
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>1-10-PLL 35 (6:56) 31-Lloyd Mickens ran to PLL 39 for 4 yards. Tackle by 57-Jack Shuff.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>2-6-PLL 39 (6:16) 6-Norman Cheshire pass complete to 42-Charles Loucks to BOI 47 for 14 yards. Tackle by 30-John Robinson.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>1-10-BOI 47 (5:34) 6-Norman Cheshire pass complete to 29-Herbert Campbell to BOI 36 for 11 yards. 29-Herbert Campbell made a nice adjustment to make that catch. Tackle by 56-David Hobbs. Pressure by 74-David Johnson. 56-David Hobbs got away with a hold on that play.</t>
   </si>
   <si>
     <t>1-10-BOI 36 (4:59) 6-Norman Cheshire pass complete to 42-Charles Loucks to BOI 34 for 2 yards. Tackle by 46-Tom Diehl. PLL 42-Charles Loucks was injured on the play.</t>
   </si>
   <si>
-    <t>#83 Kenneth Andrews - WR</t>
+    <t>#13 Kenneth Andrews - WR</t>
   </si>
   <si>
     <t>4:24</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-8-BOI 34 (4:23) 6-Norman Cheshire pass incomplete, intended for 17-Michael Finkbeiner. Pressure by 47-James Kim.</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
   <si>
     <t>3-8-BOI 34 (4:20) 6-Norman Cheshire pass complete to 34-Edward Blandford to BOI 18 for 16 yards. Tackle by 30-John Robinson.</t>
   </si>
   <si>
     <t>#24 Christopher Pryor - FS</t>
   </si>
   <si>
     <t>3:44</t>
   </si>
   <si>
     <t>1-10-BOI 18 (3:43) 31-Lloyd Mickens ran to BOI 18 for -1 yards. Tackle by 57-Jack Shuff.</t>
   </si>