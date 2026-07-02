--- v0 (2026-06-03)
+++ v1 (2026-07-02)
@@ -401,51 +401,51 @@
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#68 Nolan Hull - RDE</t>
   </si>
   <si>
     <t>#98 Matthew Johnson - SLB</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#40 James Tanner - CB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>2-10-MGA 25 (14:57) 26-Tom Hartman ran to MGA 25 for a short gain. Tackle by 99-Charles Poling.</t>
   </si>
   <si>
     <t>#80 Bobby Bower - TE</t>
   </si>
   <si>
     <t>#81 Matthew Edgar - TE</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>