--- v0 (2026-06-03)
+++ v1 (2026-07-02)
@@ -596,51 +596,51 @@
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>DAK 33</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DAK 33 (9:42) 18-Alan Rush pass complete to 14-Noble Burdette to AMM 18 for 50 yards. Tackle by 27-Manuel Granberry.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#36 Charles Seibert - RB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
     <t>#14 Noble Burdette - WR</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#60 Peter Vincent - LT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#51 Elliot Smith - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#53 Bobby Bartlett - RT</t>
   </si>
   <si>
     <t>#72 Richard Adams - DT</t>
   </si>
   <si>
     <t>#75 Timothy Hering - RDE</t>
   </si>
@@ -824,51 +824,51 @@
   <si>
     <t>1-10-AMM 25 (6:46) 2-Jared Amundsen pass complete to 80-Robert Henry to DAK 15 for 60 yards.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>DAK 15</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>1-10-DAK 15 (6:06) 7-Terry Cain sacked at DAK 23 for -7 yards (98-Charles Briggs). Sack allowed by 52-Leo Abbott. AMM 7-Terry Cain was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Terry Cain - QB</t>
   </si>
   <si>
     <t>#79 Christopher Inouye - RG</t>
   </si>
   <si>
     <t>#96 Donald Greenwood - WLB</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>#42 Brian Hawk - SS</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>2-17-DAK 23 (5:27) 2-Jared Amundsen pass complete to 39-Kyle Hemmer to DAK 4 for 19 yards. Tackle by 43-Larry McLean. Pressure by 93-Jim Montford.</t>
   </si>
   <si>
     <t>4:47</t>
   </si>
   <si>
     <t>DAK 4</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-4-DAK 4 (4:46) 2-Jared Amundsen ran for 4 yards. TOUCHDOWN! DAK 14 AMM 6</t>
   </si>
   <si>
     <t>#89 Jamie Noah - WR</t>
   </si>