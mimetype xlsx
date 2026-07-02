--- v0 (2026-06-03)
+++ v1 (2026-07-02)
@@ -1028,51 +1028,51 @@
   <si>
     <t>1-7-BOI 7 (13:16) 44-Edward Silvers ran to BOI 9 for -2 yards. Tackle by 57-Jack Shuff.</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>BOI 9</t>
   </si>
   <si>
     <t>2-9-BOI 9 (12:39) 44-Edward Silvers ran to BOI 7 for 2 yards. Tackle by 56-David Hobbs.</t>
   </si>
   <si>
     <t>3-7-BOI 7 (12:02) 31-Daniel Gaston ran to BOI 1 for 6 yards. Tackle by 48-Robert Jeffcoat.</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>BOI 1</t>
   </si>
   <si>
     <t>4-1-BOI 1 (11:26) 11-Timothy Douglas 18 yard field goal is GOOD. RII 3 BOI 3</t>
   </si>
   <si>
-    <t>#91 David Cruz - MLB</t>
+    <t>#91 David Cruz - SLB</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>(11:24) 11-Timothy Douglas kicks 73 yards from RII 35 to BOI -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-BOI 25 (11:24) 5-Jamal Brown pass Pass knocked down by 92-Brian Markel. incomplete, intended for 45-Michael Newhouse. BOI 67-Kevin Perez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>2-10-BOI 25 (11:22) 26-Michael Maldonado ran to BOI 27 for 2 yards. Tackle by 50-Michael Bergeron.</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>BOI 27</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>