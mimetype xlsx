--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -545,51 +545,51 @@
   <si>
     <t>#71 Michael Simonetti - RG</t>
   </si>
   <si>
     <t>#73 Edward Henry - DT</t>
   </si>
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#40 James Tanner - CB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>COL 15</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-COL 15 (13:33) 3-Richard Glenn ran to COL 28 for 13 yards. Tackle by 41-Thomas Parker.</t>
   </si>
   <si>
     <t>#77 Kenneth Washington - RG</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>COL 28</t>
   </si>