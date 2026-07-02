--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -452,51 +452,51 @@
   <si>
     <t>BOI 14</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-BOI 14 (14:15) 18-Alan Rush pass incomplete, dropped by 36-Charles Seibert.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#36 Charles Seibert - RB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
     <t>#14 Noble Burdette - WR</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#60 Peter Vincent - LT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#51 Elliot Smith - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#53 Bobby Bartlett - RT</t>
   </si>
   <si>
     <t>#74 David Johnson - LDE</t>
   </si>
   <si>
     <t>#70 Jose Flores - DT</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-9-DAK 34 (11:20) 26-Michael Maldonado ran to DAK 36 for -2 yards. Tackle by 45-Andrew Yearby.</t>
   </si>
   <si>
     <t>#44 Jeremy Pascal - FB</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-10-DAK 36 (10:38) 26-Michael Maldonado ran to DAK 34 for 2 yards. Tackle by 94-Kenneth Harrington.</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>4-8-DAK 34 (9:52) 2-James Byard 51 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#14 Robert Willis - QB</t>
   </si>
   <si>
     <t>#2 James Byard - K</t>
   </si>
   <si>
     <t>#45 Michael Newhouse - TE</t>
   </si>
   <si>
     <t>#51 John Jiles - C</t>
   </si>
   <si>
     <t>#63 Brian Hoffman - RDE</t>
   </si>
   <si>
     <t>9:48</t>
   </si>