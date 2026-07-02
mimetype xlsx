--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -596,51 +596,51 @@
   <si>
     <t>#77 James Walker - RT</t>
   </si>
   <si>
     <t>#73 Edward Henry - DT</t>
   </si>
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#40 James Tanner - CB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>ARI 15</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-8-ARI 15 (11:24) 3-Robert Chandler pass Pass knocked down by 32-Chris Barnett. incomplete, intended for 86-Dwight Castillo. 32-Chris Barnett got away with a hold on that play. PENALTY - Pass Interference (APG 22-Alfredo Oldfield)</t>
   </si>
   <si>
     <t>#86 Dwight Castillo - WR</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>ARI 22</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>