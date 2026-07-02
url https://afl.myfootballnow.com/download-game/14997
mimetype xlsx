--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -449,51 +449,51 @@
   <si>
     <t>#98 Sammy Hawkeye - SLB</t>
   </si>
   <si>
     <t>#94 Kenneth Harrington - MLB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-11-CAL 24 (14:20) 7-Ted Gray pass Pass knocked down by 43-Larry McLean. incomplete, intended for 86-Timothy Gatto. PENALTY - Pass Interference (DAK 42-Roger Ashley)</t>
   </si>
   <si>
     <t>#54 Martin Downard - RG</t>
   </si>
   <si>
     <t>#44 John Strickland - CB</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>#43 Larry McLean - CB</t>
   </si>
   <si>
     <t>#42 Brian Hawk - SS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>CAL 32</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-CAL 32 (14:17) 7-Ted Gray pass complete to 86-Timothy Gatto to CAL 36 for 4 yards. Tackle by 45-Andrew Yearby.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>CAL 36</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>DAK 13</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DAK 13 (12:41) 18-Alan Rush pass complete to 14-Noble Burdette to DAK 15 for 3 yards. Tackle by 25-John Humphery.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
     <t>#81 Michael Diederich - TE</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#60 Peter Vincent - LT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#51 Elliot Smith - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#53 Bobby Bartlett - RT</t>
   </si>
   <si>
     <t>#99 Kevin Smith - DT</t>
   </si>
   <si>
     <t>#93 Lonnie Cordes - DT</t>
   </si>