--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -560,51 +560,51 @@
   <si>
     <t>#78 Arthur Dupont - RT</t>
   </si>
   <si>
     <t>#73 Edward Henry - DT</t>
   </si>
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#40 James Tanner - CB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-10-MGA 20 (12:06) 26-Tom Hartman ran to MGA 21 for 1 yards. Tackle by 73-Edward Henry.</t>
   </si>
   <si>
     <t>#29 Andrew Perkins - FB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>MGA 21</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>