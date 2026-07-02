--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -437,51 +437,51 @@
   <si>
     <t>#89 Brian Palm - WR</t>
   </si>
   <si>
     <t>#81 Christopher Gonzalez - WR</t>
   </si>
   <si>
     <t>#98 Sammy Hawkeye - SLB</t>
   </si>
   <si>
     <t>#94 Kenneth Harrington - MLB</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-10-MUD 25 (14:51) 18-Jon Pharr pass complete to 22-Darrell Craig to MUD 26 for 1 yards. Tackle by 42-Roger Ashley. Great move by 22-Darrell Craig to get free of his coverage. PENALTY - Holding (MUD 68-Ronald Ward) (Declined)</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>#43 Larry McLean - CB</t>
   </si>
   <si>
     <t>#42 Brian Hawk - SS</t>
   </si>
   <si>
     <t>14:47</t>
   </si>
   <si>
     <t>MUD 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-MUD 26 (14:48) 10-Robert Reardon punts 51 yards to DAK 23. Fair Catch by 14-Noble Burdette.</t>
   </si>
   <si>
     <t>#10 Robert Reardon - P</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>14:40</t>
   </si>
   <si>
     <t>DAK 23</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DAK 23 (14:41) 18-Alan Rush pass complete to 81-Michael Diederich to DAK 31 for 9 yards. Tackle by 28-Daniel Hancock.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
     <t>#81 Michael Diederich - TE</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#58 Adam Brooks - RT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#65 Dylan Hudson - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#71 Melvin Evans - RT</t>
   </si>
   <si>
     <t>#97 George Yu - LDE</t>
   </si>
   <si>
     <t>#92 Sidney Pickett - MLB</t>
   </si>