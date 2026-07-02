--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -443,51 +443,51 @@
   <si>
     <t>#43 Ron McGinnis - FB</t>
   </si>
   <si>
     <t>#63 Brian Hoffman - RDE</t>
   </si>
   <si>
     <t>#54 Thomas Tyler - SLB</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>HOU 23</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-12-HOU 23 (13:48) 15-Willis Rivera pass Pass knocked down by 42-Roger Ashley. incomplete, intended for 43-Ron McGinnis. 42-Roger Ashley got away with a hold on that play.</t>
   </si>
   <si>
-    <t>#42 Roger Ashley - CB</t>
+    <t>#22 Roger Ashley - CB</t>
   </si>
   <si>
     <t>#43 Larry McLean - CB</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-12-HOU 23 (13:43) 10-Michael Ayers punts 46 yards to DAK 31. 14-Noble Burdette to HOU 37 for 32 yards. Tackle by 10-Michael Ayers.</t>
   </si>
   <si>
     <t>#10 Michael Ayers - P</t>
   </si>
   <si>
     <t>#14 Noble Burdette - WR</t>
   </si>
   <si>
     <t>#96 Donald Greenwood - WLB</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>HOU 37</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 37 (13:30) 18-Alan Rush pass complete to 81-Michael Diederich to HOU 28 for 9 yards. Tackle by 53-James Juarez. Pressure by 67-David Montz.</t>
   </si>
   <si>
     <t>#18 Alan Rush - QB</t>
   </si>
   <si>
     <t>#20 Walter Oliver - FB</t>
   </si>
   <si>
     <t>#81 Michael Diederich - TE</t>
   </si>
   <si>
-    <t>#89 Jake Napper - WR</t>
+    <t>#12 Jake Napper - WR</t>
   </si>
   <si>
     <t>#83 Fermin Dean - WR</t>
   </si>
   <si>
     <t>#84 Mark Topping - WR</t>
   </si>
   <si>
     <t>#58 Adam Brooks - RT</t>
   </si>
   <si>
     <t>#52 Ronald Kent - LG</t>
   </si>
   <si>
     <t>#65 Dylan Hudson - C</t>
   </si>
   <si>
     <t>#67 Steven Chaney - RG</t>
   </si>
   <si>
     <t>#71 Melvin Evans - RT</t>
   </si>
   <si>
     <t>#97 Jerry Gates - LDE</t>
   </si>