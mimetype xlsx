--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -398,51 +398,51 @@
   <si>
     <t>#67 Wayne Collazo - DT</t>
   </si>
   <si>
     <t>#68 Nolan Hull - RDE</t>
   </si>
   <si>
     <t>#98 Matthew Johnson - SLB</t>
   </si>
   <si>
     <t>#94 Donald Chapman - MLB</t>
   </si>
   <si>
     <t>#99 Charles Poling - WLB</t>
   </si>
   <si>
     <t>#40 James Tanner - CB</t>
   </si>
   <si>
     <t>#41 Thomas Parker - CB</t>
   </si>
   <si>
     <t>#22 Alfredo Oldfield - FS</t>
   </si>
   <si>
-    <t>#32 Chris Barnett - FS</t>
+    <t>#25 Chris Barnett - FS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>NEW 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-1-NEW 34 (14:23) 41-David Turner ran to NEW 40 for 6 yards. Tackle by 68-Nolan Hull.</t>
   </si>
   <si>
     <t>#21 Steve Fay - RB</t>
   </si>
   <si>
     <t>#87 John Guzman - TE</t>
   </si>
   <si>
     <t>#82 Warren Durbin - TE</t>
   </si>